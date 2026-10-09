--- v4 (2026-09-10)
+++ v5 (2026-10-09)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Manufacturer" sheetId="1" r:id="rId1"/>
     <sheet name="DataForFilters" sheetId="2" r:id="rId2" state="veryHidden"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="601" uniqueCount="601">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="603" uniqueCount="603">
   <si>
     <t>Name of suppliers</t>
   </si>
   <si>
     <t>3M</t>
   </si>
   <si>
     <t>3M Interconnect Solutions</t>
   </si>
   <si>
     <t>3M Touch Systems / TES</t>
   </si>
   <si>
     <t>ABB</t>
   </si>
   <si>
     <t>Abbatron / HH Smith</t>
   </si>
   <si>
     <t>ABLIC Inc</t>
   </si>
   <si>
     <t>Abracon</t>
   </si>
   <si>
@@ -149,95 +149,101 @@
   <si>
     <t>Amphenol Communications Solutions (ACS)</t>
   </si>
   <si>
     <t>Amphenol Communications Solutions (FCI)</t>
   </si>
   <si>
     <t>Amphenol Conec</t>
   </si>
   <si>
     <t>Amphenol I/O</t>
   </si>
   <si>
     <t>Amphenol Industrial Operations</t>
   </si>
   <si>
     <t>Amphenol LTW</t>
   </si>
   <si>
     <t>Amphenol Lutze</t>
   </si>
   <si>
     <t>Amphenol Pcd</t>
   </si>
   <si>
+    <t>Amphenol PCTEL</t>
+  </si>
+  <si>
     <t>Amphenol RF</t>
   </si>
   <si>
     <t>AMPHENOL RF ASIA</t>
   </si>
   <si>
     <t>Amphenol Sine Systems</t>
   </si>
   <si>
     <t>Amphenol Solar</t>
   </si>
   <si>
     <t>Amphenol Spectra-Strip</t>
   </si>
   <si>
     <t>Amphenol TPI</t>
   </si>
   <si>
     <t>Amphenol Tuchel</t>
   </si>
   <si>
     <t>Amprobe</t>
   </si>
   <si>
     <t>Anderson Power Products</t>
   </si>
   <si>
     <t>APEM Inc.</t>
   </si>
   <si>
     <t>APEX</t>
   </si>
   <si>
     <t>Aptiv (formerly Delphi)</t>
   </si>
   <si>
     <t>Aptiv Connection Systems Services ITALIA SpA</t>
   </si>
   <si>
     <t>Aptiv Services 2 France SAS</t>
   </si>
   <si>
     <t>Aptiv Services Deutschland GmbH - Werk Neumarkt</t>
   </si>
   <si>
+    <t>Aratas (formerly Omron Components)</t>
+  </si>
+  <si>
     <t>Arc Suppression Technologies</t>
   </si>
   <si>
     <t>Arcolectric (Bulgin)</t>
   </si>
   <si>
     <t>Arduino</t>
   </si>
   <si>
     <t>Aries Electronics, Inc.</t>
   </si>
   <si>
     <t>Armstrong / Apex</t>
   </si>
   <si>
     <t>Arrow Hart / Cooper</t>
   </si>
   <si>
     <t>Artesyn / Advanced Energy</t>
   </si>
   <si>
     <t>Assmann WSW Components</t>
   </si>
   <si>
     <t>Astrodyne TDI</t>
@@ -542,86 +548,92 @@
   <si>
     <t>Ecliptek</t>
   </si>
   <si>
     <t>ECS INC. International</t>
   </si>
   <si>
     <t>EDAC</t>
   </si>
   <si>
     <t>EDSYN Inc.</t>
   </si>
   <si>
     <t>EECO</t>
   </si>
   <si>
     <t>EI Sensor Technologies</t>
   </si>
   <si>
     <t>Electrocube</t>
   </si>
   <si>
     <t>Electronic Devices Inc</t>
   </si>
   <si>
-    <t>Electroswitch</t>
+    <t>Electroswitch Brands</t>
+  </si>
+  <si>
+    <t>Electroswitch Electronic Products</t>
   </si>
   <si>
     <t>ELKO EP North America</t>
   </si>
   <si>
     <t>Elma Electronics</t>
   </si>
   <si>
     <t>EnerSys Energy Products, Inc</t>
   </si>
   <si>
     <t>EOS Power</t>
   </si>
   <si>
     <t>Epson America</t>
   </si>
   <si>
     <t>Erem Tools</t>
   </si>
   <si>
     <t>Essentra</t>
   </si>
   <si>
     <t>E-Switch</t>
   </si>
   <si>
     <t>E-T-A Engineering Technology</t>
   </si>
   <si>
     <t>ETA-USA Power</t>
   </si>
   <si>
     <t>ETRI / Rosenberg / Ecofit</t>
   </si>
   <si>
+    <t>Evans</t>
+  </si>
+  <si>
     <t>EVEREADY Battery</t>
   </si>
   <si>
     <t>Excelsys / Advanced Energy</t>
   </si>
   <si>
     <t>Excelta</t>
   </si>
   <si>
     <t>Extech</t>
   </si>
   <si>
     <t>EyeCap International</t>
   </si>
   <si>
     <t>E-Z-Hook</t>
   </si>
   <si>
     <t>Fair-Rite Products</t>
   </si>
   <si>
     <t>Fairview Microwave</t>
   </si>
   <si>
     <t>Fastron</t>
@@ -1076,53 +1088,50 @@
   <si>
     <t>OC White Company</t>
   </si>
   <si>
     <t>ODU</t>
   </si>
   <si>
     <t>Ohmite</t>
   </si>
   <si>
     <t>Ohmite Ceramics</t>
   </si>
   <si>
     <t>Okaya Electric</t>
   </si>
   <si>
     <t>Olympic Wire &amp; Cable</t>
   </si>
   <si>
     <t>Omnetics</t>
   </si>
   <si>
     <t>Omron Automation</t>
   </si>
   <si>
-    <t>Omron Electronics</t>
-[...1 lines deleted...]
-  <si>
     <t>onsemi</t>
   </si>
   <si>
     <t>Optek Technology/TT Electronics</t>
   </si>
   <si>
     <t>OptiFuse</t>
   </si>
   <si>
     <t>OPTO-22</t>
   </si>
   <si>
     <t>Orion Fans</t>
   </si>
   <si>
     <t>Oscilent</t>
   </si>
   <si>
     <t>Oslo Switch</t>
   </si>
   <si>
     <t>OTTO Controls</t>
   </si>
   <si>
     <t>Oupiin America Inc</t>
@@ -1136,53 +1145,50 @@
   <si>
     <t>Panasonic</t>
   </si>
   <si>
     <t>PANASONIC / SUNX</t>
   </si>
   <si>
     <t>Panasonic Brands</t>
   </si>
   <si>
     <t>Panasonic Electronic Components</t>
   </si>
   <si>
     <t>PanaVise Products</t>
   </si>
   <si>
     <t>Pancon Connectors</t>
   </si>
   <si>
     <t>Panduit</t>
   </si>
   <si>
     <t>Pasternack</t>
   </si>
   <si>
-    <t>PCTEL</t>
-[...1 lines deleted...]
-  <si>
     <t>P-Duke Technology, Inc.</t>
   </si>
   <si>
     <t>Peatech</t>
   </si>
   <si>
     <t>Peddinghau</t>
   </si>
   <si>
     <t>Pelican Cases</t>
   </si>
   <si>
     <t>PETERELEC</t>
   </si>
   <si>
     <t>Pfannenber</t>
   </si>
   <si>
     <t>Phihong</t>
   </si>
   <si>
     <t>Philmore Mfg.</t>
   </si>
   <si>
     <t>Phoenix Contact</t>
@@ -1469,53 +1475,50 @@
   <si>
     <t>Taitron Components</t>
   </si>
   <si>
     <t>Taiyo Yuden</t>
   </si>
   <si>
     <t>Tamura</t>
   </si>
   <si>
     <t>Tane Alarm Products</t>
   </si>
   <si>
     <t>Taoglas</t>
   </si>
   <si>
     <t>Tark Thermal Solutions</t>
   </si>
   <si>
     <t>TDK Lambda High power</t>
   </si>
   <si>
     <t>TDK-Lambda</t>
   </si>
   <si>
-    <t>TE Connectivity / ABB Entrelec</t>
-[...1 lines deleted...]
-  <si>
     <t>TE Connectivity / Agastat Asia</t>
   </si>
   <si>
     <t>TE Connectivity / Agastat Brand</t>
   </si>
   <si>
     <t>TE Connectivity / Alcoswitch Asia</t>
   </si>
   <si>
     <t>TE Connectivity / Alcoswitch Brand</t>
   </si>
   <si>
     <t>TE Connectivity / AMP Asia</t>
   </si>
   <si>
     <t>TE Connectivity / AMP Brand</t>
   </si>
   <si>
     <t>TE Connectivity / AMP+</t>
   </si>
   <si>
     <t>TE Connectivity / Buchanan Asia</t>
   </si>
   <si>
     <t>TE Connectivity / Buchanan Brand</t>
@@ -1542,50 +1545,53 @@
     <t>TE Connectivity / CoEv Magnetics Brand</t>
   </si>
   <si>
     <t>TE Connectivity / Corcom Brand</t>
   </si>
   <si>
     <t>TE Connectivity / Critchley Brand</t>
   </si>
   <si>
     <t>TE Connectivity / Deutsch</t>
   </si>
   <si>
     <t>TE Connectivity / Deutsch Asia</t>
   </si>
   <si>
     <t>TE Connectivity / Deutsch Automotive</t>
   </si>
   <si>
     <t>TE CONNECTIVITY / DEUTSCH AUTOMOTIVE ASIA</t>
   </si>
   <si>
     <t>TE Connectivity / DRI Relay</t>
   </si>
   <si>
     <t>TE Connectivity / Elcon Brand</t>
+  </si>
+  <si>
+    <t>TE Connectivity / Entrelec</t>
   </si>
   <si>
     <t>TE Connectivity / ERNI</t>
   </si>
   <si>
     <t>TE Connectivity / Hartman Brand</t>
   </si>
   <si>
     <t>TE Connectivity / Holsworthy Asia</t>
   </si>
   <si>
     <t>TE Connectivity / Holsworthy Brand</t>
   </si>
   <si>
     <t>TE Connectivity / Kilovac Asia</t>
   </si>
   <si>
     <t>TE Connectivity / Kilovac Brand</t>
   </si>
   <si>
     <t>TE Connectivity / Kissling</t>
   </si>
   <si>
     <t>TE Connectivity / Laird Antennas</t>
   </si>
@@ -1868,51 +1874,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" fillId="2" applyFill="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:A602"/>
+  <dimension ref="A1:A604"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>3</v>
       </c>
     </row>
@@ -4836,88 +4842,98 @@
         <v>587</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
         <v>600</v>
+      </c>
+    </row>
+    <row r="603">
+      <c r="A603" s="0" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="604">
+      <c r="A604" s="0" t="s">
+        <v>602</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <headerFooter/>
 </worksheet>
 </file>