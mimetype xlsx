--- v5 (2026-10-09)
+++ v6 (2026-11-04)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Manufacturer" sheetId="1" r:id="rId1"/>
     <sheet name="DataForFilters" sheetId="2" r:id="rId2" state="veryHidden"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="603" uniqueCount="603">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="601" uniqueCount="601">
   <si>
     <t>Name of suppliers</t>
   </si>
   <si>
     <t>3M</t>
   </si>
   <si>
     <t>3M Interconnect Solutions</t>
   </si>
   <si>
     <t>3M Touch Systems / TES</t>
   </si>
   <si>
     <t>ABB</t>
   </si>
   <si>
     <t>Abbatron / HH Smith</t>
   </si>
   <si>
     <t>ABLIC Inc</t>
   </si>
   <si>
     <t>Abracon</t>
   </si>
   <si>
@@ -485,53 +485,50 @@
   <si>
     <t>Detroit Coil Co</t>
   </si>
   <si>
     <t>Dialight</t>
   </si>
   <si>
     <t>Diamond / Apex</t>
   </si>
   <si>
     <t>Dielectric Laboratories / Knowles</t>
   </si>
   <si>
     <t>Digi International</t>
   </si>
   <si>
     <t>Diotec Semiconductors</t>
   </si>
   <si>
     <t>DLP Design</t>
   </si>
   <si>
     <t>Dongan Transformers</t>
   </si>
   <si>
-    <t>DOTCO/APEX</t>
-[...1 lines deleted...]
-  <si>
     <t>Dunbar</t>
   </si>
   <si>
     <t>Dura-Con / Cinch Connectivity Solutions</t>
   </si>
   <si>
     <t>Dynapar</t>
   </si>
   <si>
     <t>Eagle Signal</t>
   </si>
   <si>
     <t>EAO</t>
   </si>
   <si>
     <t>Eaton Electrical / Coiltronics / Bussmann</t>
   </si>
   <si>
     <t>Eaton Electronics / Bussmann</t>
   </si>
   <si>
     <t>Eaton eMobility Transportation / Bussmann</t>
   </si>
   <si>
     <t>Eaton Switzerland</t>
@@ -1673,108 +1670,105 @@
   <si>
     <t>Techspray</t>
   </si>
   <si>
     <t>Tegam / Advanced Energy</t>
   </si>
   <si>
     <t>Teledyne Coax</t>
   </si>
   <si>
     <t>Teledyne FLIR</t>
   </si>
   <si>
     <t>Teledyne Industrial</t>
   </si>
   <si>
     <t>Teledyne Microwave Solutions</t>
   </si>
   <si>
     <t>Teledyne Mil SSR</t>
   </si>
   <si>
     <t>Teledyne Relays</t>
   </si>
   <si>
+    <t>TELEMECHANIQUE</t>
+  </si>
+  <si>
     <t>Tempo Communications</t>
   </si>
   <si>
     <t>Tensility International Corporation</t>
   </si>
   <si>
-    <t>TES Electric</t>
-[...1 lines deleted...]
-  <si>
     <t>TEXWIPE ITW COMPANY</t>
   </si>
   <si>
     <t>Thomas &amp; Betts</t>
   </si>
   <si>
     <t>Thordarson</t>
   </si>
   <si>
     <t>Thyro / Advanced Energy</t>
   </si>
   <si>
     <t>Tigo Energy</t>
   </si>
   <si>
     <t>Top Flight</t>
   </si>
   <si>
     <t>Trek / Advanced Energy</t>
   </si>
   <si>
     <t>Triad Magnetics</t>
   </si>
   <si>
     <t>Tri-Mag LLC</t>
   </si>
   <si>
     <t>Triplett Test Equipment</t>
   </si>
   <si>
     <t>Triton/ Molex LLC</t>
   </si>
   <si>
     <t>TRP Connector</t>
   </si>
   <si>
     <t>Trumeter Company</t>
   </si>
   <si>
     <t>TT Electronics/BI Magnetics</t>
   </si>
   <si>
     <t>U.S. TOYO Fan</t>
   </si>
   <si>
-    <t>Ultravolt / Advanced Energy</t>
-[...2 lines deleted...]
-    <t>UTICA</t>
+    <t>UltraVolt</t>
   </si>
   <si>
     <t>VCC - Visual Communications Company</t>
   </si>
   <si>
     <t>Veeder Root</t>
   </si>
   <si>
     <t>VINATech Co.,Ltd</t>
   </si>
   <si>
     <t>Volex Power Cords</t>
   </si>
   <si>
     <t>Voltronics / Knowles</t>
   </si>
   <si>
     <t>VPG</t>
   </si>
   <si>
     <t>WAGO</t>
   </si>
   <si>
     <t>Wakefield</t>
   </si>
@@ -1874,51 +1868,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" fillId="2" applyFill="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:A604"/>
+  <dimension ref="A1:A602"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>3</v>
       </c>
     </row>
@@ -4842,98 +4836,88 @@
         <v>587</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
         <v>600</v>
-      </c>
-[...8 lines deleted...]
-        <v>602</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <headerFooter/>
 </worksheet>
 </file>