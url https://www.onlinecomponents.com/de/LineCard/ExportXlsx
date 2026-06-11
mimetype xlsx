--- v0 (2026-06-07)
+++ v1 (2026-06-11)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Manufacturer" sheetId="1" r:id="rId1"/>
     <sheet name="DataForFilters" sheetId="2" r:id="rId2" state="veryHidden"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="559" uniqueCount="559">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="593" uniqueCount="593">
   <si>
     <t>Name of suppliers</t>
   </si>
   <si>
     <t>3M</t>
   </si>
   <si>
     <t>3M Interconnect Solutions</t>
   </si>
   <si>
     <t>3M Touch Systems / TES</t>
   </si>
   <si>
     <t>ABB</t>
   </si>
   <si>
     <t>Abbatron / HH Smith</t>
   </si>
   <si>
     <t>ABLIC Inc</t>
   </si>
   <si>
     <t>Abracon</t>
   </si>
   <si>
@@ -155,50 +155,53 @@
   <si>
     <t>Amphenol Communications Solutions (FCI)</t>
   </si>
   <si>
     <t>Amphenol Conec</t>
   </si>
   <si>
     <t>Amphenol I/O</t>
   </si>
   <si>
     <t>Amphenol Industrial Operations</t>
   </si>
   <si>
     <t>Amphenol LTW</t>
   </si>
   <si>
     <t>Amphenol Lutze</t>
   </si>
   <si>
     <t>Amphenol Pcd</t>
   </si>
   <si>
     <t>Amphenol RF</t>
   </si>
   <si>
+    <t>AMPHENOL RF ASIA</t>
+  </si>
+  <si>
     <t>Amphenol Sine Systems</t>
   </si>
   <si>
     <t>Amphenol Solar</t>
   </si>
   <si>
     <t>Amphenol Spectra-Strip</t>
   </si>
   <si>
     <t>Amphenol TPI</t>
   </si>
   <si>
     <t>Amphenol Tuchel</t>
   </si>
   <si>
     <t>Amprobe</t>
   </si>
   <si>
     <t>Anderson Power Products</t>
   </si>
   <si>
     <t>APEM Inc.</t>
   </si>
   <si>
     <t>APEX</t>
@@ -215,53 +218,59 @@
   <si>
     <t>Arduino</t>
   </si>
   <si>
     <t>Aries Electronics, Inc.</t>
   </si>
   <si>
     <t>Armstrong / Apex</t>
   </si>
   <si>
     <t>Arrow Hart / Cooper</t>
   </si>
   <si>
     <t>Artesyn / Advanced Energy</t>
   </si>
   <si>
     <t>Assmann WSW Components</t>
   </si>
   <si>
     <t>Astrodyne TDI</t>
   </si>
   <si>
     <t>Astrodyne TDI/Filter Concepts</t>
   </si>
   <si>
+    <t>Astrodyne TDI/High Power</t>
+  </si>
+  <si>
     <t>Astrodyne TDI/LCR</t>
   </si>
   <si>
+    <t>Astrodyne TDI/Low Power</t>
+  </si>
+  <si>
     <t>Astrodyne TDI/Radius Power</t>
   </si>
   <si>
     <t>AT Components</t>
   </si>
   <si>
     <t>ATC Diversified Electronics</t>
   </si>
   <si>
     <t>Aven Tools</t>
   </si>
   <si>
     <t>AZ Display/American Zettler Displays</t>
   </si>
   <si>
     <t>B&amp;K Precision Corp</t>
   </si>
   <si>
     <t>BACO Controls, Inc.</t>
   </si>
   <si>
     <t>Baumer Electric</t>
   </si>
   <si>
     <t>BEI Encoders</t>
@@ -353,50 +362,53 @@
   <si>
     <t>Chilisin / Pulse</t>
   </si>
   <si>
     <t>Cicoil</t>
   </si>
   <si>
     <t>Cinch / Cinch Connectivity Solutions</t>
   </si>
   <si>
     <t>Cincon Electronics</t>
   </si>
   <si>
     <t>Circuit Assembly Corp.</t>
   </si>
   <si>
     <t>Circuit Breaker Industries</t>
   </si>
   <si>
     <t>Circuitco</t>
   </si>
   <si>
     <t>CIT Relay and Switch</t>
   </si>
   <si>
+    <t>CLECO/APEX</t>
+  </si>
+  <si>
     <t>CNC Tech</t>
   </si>
   <si>
     <t>Conesys</t>
   </si>
   <si>
     <t>Conxall</t>
   </si>
   <si>
     <t>Cornell Dubilier</t>
   </si>
   <si>
     <t>Cornell Dubilier/Illinois Capacitor</t>
   </si>
   <si>
     <t>Cornell Dubilier/Mallory</t>
   </si>
   <si>
     <t>COTEK</t>
   </si>
   <si>
     <t>Coto Technology</t>
   </si>
   <si>
     <t>Crescent / Apex</t>
@@ -446,65 +458,71 @@
   <si>
     <t>Davies Molding LLC</t>
   </si>
   <si>
     <t>Delta DCDC</t>
   </si>
   <si>
     <t>Delta Power / Industrial Automation</t>
   </si>
   <si>
     <t>Delta Thermal / EMI / Solenoids</t>
   </si>
   <si>
     <t>Deltrol Controls</t>
   </si>
   <si>
     <t>Desco</t>
   </si>
   <si>
     <t>Detroit Coil Co</t>
   </si>
   <si>
     <t>Dialight</t>
   </si>
   <si>
+    <t>Diamond / Apex</t>
+  </si>
+  <si>
     <t>Dielectric Laboratories / Knowles</t>
   </si>
   <si>
     <t>Digi International</t>
   </si>
   <si>
     <t>Diotec Semiconductors</t>
   </si>
   <si>
     <t>DLP Design</t>
   </si>
   <si>
     <t>Dongan Transformers</t>
   </si>
   <si>
+    <t>DOTCO/APEX</t>
+  </si>
+  <si>
     <t>Dura-Con / Cinch Connectivity Solutions</t>
   </si>
   <si>
     <t>Dynapar</t>
   </si>
   <si>
     <t>Eagle Signal</t>
   </si>
   <si>
     <t>EAO</t>
   </si>
   <si>
     <t>Eaton Electrical / Coiltronics / Bussmann</t>
   </si>
   <si>
     <t>Eaton Electronics / Bussmann</t>
   </si>
   <si>
     <t>Eaton Emobility Transportation / Powerstor / Bussmann</t>
   </si>
   <si>
     <t>Eaton Switzerland</t>
   </si>
   <si>
     <t>ebm-papst</t>
@@ -644,50 +662,53 @@
   <si>
     <t>Fujikura America Inc./DDK</t>
   </si>
   <si>
     <t>GardTec</t>
   </si>
   <si>
     <t>GC Electronics</t>
   </si>
   <si>
     <t>GearWrench / Apex</t>
   </si>
   <si>
     <t>General Tools &amp; Instruments LLC.</t>
   </si>
   <si>
     <t>Gigavac Clean Energy</t>
   </si>
   <si>
     <t>Global Specialties</t>
   </si>
   <si>
     <t>Gowanda Electronics</t>
   </si>
   <si>
+    <t>Gowanda-BTI</t>
+  </si>
+  <si>
     <t>Grayhill</t>
   </si>
   <si>
     <t>Greenlee</t>
   </si>
   <si>
     <t>Guardian Electric / Kelco</t>
   </si>
   <si>
     <t>HAKKO</t>
   </si>
   <si>
     <t>Hammond Manufacturing</t>
   </si>
   <si>
     <t>Hartland Controls / Littelfuse</t>
   </si>
   <si>
     <t>Harwin</t>
   </si>
   <si>
     <t>Hasco Relays</t>
   </si>
   <si>
     <t>Heinemann Electric Canada</t>
@@ -956,68 +977,74 @@
   <si>
     <t>Mikron / Advanced Energy</t>
   </si>
   <si>
     <t>MINEBEA</t>
   </si>
   <si>
     <t>Mitsumi</t>
   </si>
   <si>
     <t>MMD</t>
   </si>
   <si>
     <t>Mode Electronics</t>
   </si>
   <si>
     <t>ModICE / Cinch Connectivity Solutions</t>
   </si>
   <si>
     <t>Mogami</t>
   </si>
   <si>
     <t>Molex / Waldom</t>
   </si>
   <si>
+    <t>Molex Industrial</t>
+  </si>
+  <si>
     <t>MOXA</t>
   </si>
   <si>
     <t>MTM Power</t>
   </si>
   <si>
     <t>Mtron</t>
   </si>
   <si>
     <t>Mueller Electric</t>
   </si>
   <si>
     <t>NAKAGAWA Manufacturing</t>
   </si>
   <si>
     <t>NAMCO Controls</t>
   </si>
   <si>
+    <t>NAS</t>
+  </si>
+  <si>
     <t>National Controls</t>
   </si>
   <si>
     <t>NEUTRIK</t>
   </si>
   <si>
     <t>Newhaven Display</t>
   </si>
   <si>
     <t>Nexem</t>
   </si>
   <si>
     <t>Nicholson / Apex</t>
   </si>
   <si>
     <t>Nisshinbo Micro Devices Inc</t>
   </si>
   <si>
     <t>NMB Technologies Corporation</t>
   </si>
   <si>
     <t>Norcomp</t>
   </si>
   <si>
     <t>Northern Technologies</t>
@@ -1103,62 +1130,68 @@
   <si>
     <t>PanaVise Products</t>
   </si>
   <si>
     <t>Pancon Connectors</t>
   </si>
   <si>
     <t>Panduit</t>
   </si>
   <si>
     <t>PCTEL</t>
   </si>
   <si>
     <t>P-Duke Technology, Inc.</t>
   </si>
   <si>
     <t>Peatech</t>
   </si>
   <si>
     <t>Peddinghau</t>
   </si>
   <si>
     <t>Pelican Cases</t>
   </si>
   <si>
+    <t>PETERELEC</t>
+  </si>
+  <si>
     <t>Pfannenber</t>
   </si>
   <si>
     <t>Phihong</t>
   </si>
   <si>
     <t>Philmore Mfg.</t>
   </si>
   <si>
     <t>Phoenix Contact</t>
   </si>
   <si>
+    <t>Phoenix Mecano - BOPLA</t>
+  </si>
+  <si>
     <t>Phoenix Mecano - PTR HARTMANN</t>
   </si>
   <si>
     <t>Phoenix Mecano North America</t>
   </si>
   <si>
     <t>Picker Components</t>
   </si>
   <si>
     <t>Piher-Amphenol</t>
   </si>
   <si>
     <t>Plato Products</t>
   </si>
   <si>
     <t>Platt Luggage</t>
   </si>
   <si>
     <t>Plumb / Apex</t>
   </si>
   <si>
     <t>Pomona Electronics</t>
   </si>
   <si>
     <t>Power Dynamics</t>
@@ -1208,50 +1241,53 @@
   <si>
     <t>Radiall</t>
   </si>
   <si>
     <t>RAF</t>
   </si>
   <si>
     <t>RAFI INC</t>
   </si>
   <si>
     <t>RCD Components</t>
   </si>
   <si>
     <t>REAN</t>
   </si>
   <si>
     <t>RECOM</t>
   </si>
   <si>
     <t>Rectron</t>
   </si>
   <si>
     <t>Rip-Tie</t>
   </si>
   <si>
+    <t>Rose and Krieger</t>
+  </si>
+  <si>
     <t>ROTH</t>
   </si>
   <si>
     <t>Rubycon America</t>
   </si>
   <si>
     <t>S R Components</t>
   </si>
   <si>
     <t>Same Sky®’s</t>
   </si>
   <si>
     <t>Samsung Electro-Mechanics</t>
   </si>
   <si>
     <t>Samtec</t>
   </si>
   <si>
     <t>Sanyo Denki / San Ace</t>
   </si>
   <si>
     <t>SANYO DENKI / SANMOTION</t>
   </si>
   <si>
     <t>SANYO DENKI / SANUPS - Power Solutions</t>
@@ -1409,282 +1445,348 @@
   <si>
     <t>Taiyo Yuden</t>
   </si>
   <si>
     <t>Tamura</t>
   </si>
   <si>
     <t>Tane Alarm Products</t>
   </si>
   <si>
     <t>Taoglas</t>
   </si>
   <si>
     <t>Tark Thermal Solutions</t>
   </si>
   <si>
     <t>TDK Lambda High power</t>
   </si>
   <si>
     <t>TDK-Lambda</t>
   </si>
   <si>
     <t>TE Connectivity / ABB Entrelec</t>
   </si>
   <si>
+    <t>TE Connectivity / Agastat Asia</t>
+  </si>
+  <si>
     <t>TE Connectivity / Agastat Brand</t>
   </si>
   <si>
+    <t>TE Connectivity / Alcoswitch Asia</t>
+  </si>
+  <si>
     <t>TE Connectivity / Alcoswitch Brand</t>
   </si>
   <si>
+    <t>TE Connectivity / AMP Asia</t>
+  </si>
+  <si>
     <t>TE Connectivity / AMP Brand</t>
   </si>
   <si>
+    <t>TE Connectivity / AMP+</t>
+  </si>
+  <si>
+    <t>TE Connectivity / Buchanan Asia</t>
+  </si>
+  <si>
     <t>TE Connectivity / Buchanan Brand</t>
   </si>
   <si>
+    <t>TE Connectivity / CGS Asia</t>
+  </si>
+  <si>
     <t>TE Connectivity / CGS Brand</t>
   </si>
   <si>
     <t>TE Connectivity / Chip Coolers Brand</t>
   </si>
   <si>
+    <t>TE Connectivity / CII Asia</t>
+  </si>
+  <si>
     <t>TE Connectivity / CII Brand</t>
   </si>
   <si>
     <t>TE Connectivity / Citec Brand</t>
   </si>
   <si>
     <t>TE Connectivity / CoEv Magnetics Brand</t>
   </si>
   <si>
     <t>TE Connectivity / Corcom Brand</t>
   </si>
   <si>
     <t>TE Connectivity / Critchley Brand</t>
   </si>
   <si>
     <t>TE Connectivity / Deutsch</t>
   </si>
   <si>
+    <t>TE Connectivity / Deutsch Asia</t>
+  </si>
+  <si>
     <t>TE Connectivity / Deutsch Automotive</t>
   </si>
   <si>
+    <t>TE CONNECTIVITY / DEUTSCH AUTOMOTIVE ASIA</t>
+  </si>
+  <si>
     <t>TE Connectivity / DRI Relay</t>
   </si>
   <si>
     <t>TE Connectivity / Elcon Brand</t>
   </si>
   <si>
     <t>TE Connectivity / ERNI</t>
   </si>
   <si>
     <t>TE Connectivity / Hartman Brand</t>
   </si>
   <si>
+    <t>TE Connectivity / Holsworthy Asia</t>
+  </si>
+  <si>
     <t>TE Connectivity / Holsworthy Brand</t>
   </si>
   <si>
+    <t>TE Connectivity / Kilovac Asia</t>
+  </si>
+  <si>
     <t>TE Connectivity / Kilovac Brand</t>
   </si>
   <si>
     <t>TE Connectivity / Kissling</t>
   </si>
   <si>
     <t>TE Connectivity / Laird Antennas</t>
   </si>
   <si>
     <t>TE Connectivity / Linx Technologies</t>
   </si>
   <si>
+    <t>TE Connectivity / Linx Technologies Asia</t>
+  </si>
+  <si>
     <t>TE Connectivity / Madison Cable Brand</t>
   </si>
   <si>
     <t>TE Connectivity / Microdot Brand</t>
   </si>
   <si>
     <t>TE Connectivity / Midtex Brand</t>
   </si>
   <si>
     <t>TE Connectivity / Nanonics Brand</t>
   </si>
   <si>
     <t>TE Connectivity / Neohm Brand</t>
   </si>
   <si>
     <t>TE Connectivity / OEG Brand</t>
   </si>
   <si>
+    <t>TE Connectivity / P&amp;B Asia</t>
+  </si>
+  <si>
     <t>TE Connectivity / P&amp;B Brand</t>
   </si>
   <si>
     <t>TE Connectivity / Polamco</t>
   </si>
   <si>
     <t>TE Connectivity / Products Unlimited Brand</t>
   </si>
   <si>
+    <t>TE Connectivity / Raychem Asia</t>
+  </si>
+  <si>
     <t>TE Connectivity / Raychem Brand</t>
   </si>
   <si>
     <t>TE Connectivity / SCHAFFNER EMC</t>
   </si>
   <si>
+    <t>TE Connectivity / SCHAFFNER EMC ASIA</t>
+  </si>
+  <si>
+    <t>TE Connectivity / Schrack Asia</t>
+  </si>
+  <si>
     <t>TE Connectivity / Schrack Brand</t>
   </si>
   <si>
     <t>TE Connectivity / Sigma Inductors</t>
   </si>
   <si>
     <t>TE Connectivity Brands</t>
   </si>
   <si>
     <t>TE Connectivity Energy</t>
   </si>
   <si>
     <t>TE Connectivity Sensor Solutions</t>
   </si>
   <si>
+    <t>TE Connectivity/Products Ulimited Asia</t>
+  </si>
+  <si>
+    <t>TE Connecvtivity / Citec Asia</t>
+  </si>
+  <si>
     <t>Tecate Group</t>
   </si>
   <si>
     <t>Techspray</t>
   </si>
   <si>
     <t>Tegam / Advanced Energy</t>
   </si>
   <si>
     <t>Teledyne Coax</t>
   </si>
   <si>
     <t>Teledyne FLIR</t>
   </si>
   <si>
     <t>Teledyne Industrial</t>
   </si>
   <si>
     <t>Teledyne Microwave Solutions</t>
   </si>
   <si>
     <t>Teledyne Mil SSR</t>
   </si>
   <si>
     <t>Teledyne Relays</t>
   </si>
   <si>
     <t>Tempo Communications</t>
   </si>
   <si>
     <t>Tensility International Corporation</t>
   </si>
   <si>
     <t>TES Electric</t>
   </si>
   <si>
+    <t>TEXWIPE ITW COMPANY</t>
+  </si>
+  <si>
     <t>Thomas &amp; Betts</t>
   </si>
   <si>
     <t>Thordarson</t>
   </si>
   <si>
     <t>Thyro / Advanced Energy</t>
   </si>
   <si>
     <t>Tigo Energy</t>
   </si>
   <si>
+    <t>Top Flight</t>
+  </si>
+  <si>
     <t>Trek / Advanced Energy</t>
   </si>
   <si>
     <t>Triad Magnetics</t>
   </si>
   <si>
     <t>Tri-Mag LLC</t>
   </si>
   <si>
     <t>Triplett Test Equipment</t>
   </si>
   <si>
     <t>Tripp Lite By Eaton</t>
   </si>
   <si>
     <t>Triton/ Molex LLC</t>
   </si>
   <si>
     <t>TRP Connector</t>
   </si>
   <si>
     <t>Trumeter Company</t>
   </si>
   <si>
     <t>TT Electronics/BI Magnetics</t>
   </si>
   <si>
     <t>U.S. TOYO Fan</t>
   </si>
   <si>
     <t>Ultravolt / Advanced Energy</t>
   </si>
   <si>
+    <t>UTICA</t>
+  </si>
+  <si>
     <t>VCC - Visual Communications Company</t>
   </si>
   <si>
     <t>Veeder Root</t>
   </si>
   <si>
     <t>VINATech Co.,Ltd</t>
   </si>
   <si>
     <t>Volex Power Cords</t>
   </si>
   <si>
     <t>Voltronics / Knowles</t>
   </si>
   <si>
     <t>VPG</t>
   </si>
   <si>
     <t>WAGO</t>
   </si>
   <si>
     <t>Wakefield</t>
   </si>
   <si>
     <t>Waldom Electronics</t>
   </si>
   <si>
     <t>WECO Electrical Connectors Inc.</t>
   </si>
   <si>
     <t>Weidmuller</t>
   </si>
   <si>
     <t>Weller / Apex</t>
   </si>
   <si>
     <t>Welwyn / TT Electronics</t>
+  </si>
+  <si>
+    <t>WEST COAST CONTROLS</t>
   </si>
   <si>
     <t>White Rodgers / Emerson</t>
   </si>
   <si>
     <t>Wieland Electric</t>
   </si>
   <si>
     <t>Wiha Tools</t>
   </si>
   <si>
     <t>Winchester / Bomar Elect.</t>
   </si>
   <si>
     <t>Winchester Interconnect</t>
   </si>
   <si>
     <t>Winchester/Kings</t>
   </si>
   <si>
     <t>Wiss Tools</t>
   </si>
   <si>
     <t>Woodhead / Molex</t>
   </si>
@@ -1742,51 +1844,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" fillId="2" applyFill="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:A560"/>
+  <dimension ref="A1:A594"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>3</v>
       </c>
     </row>
@@ -4500,88 +4602,258 @@
         <v>545</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562" s="0" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563" s="0" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" s="0" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565" s="0" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566" s="0" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567" s="0" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568" s="0" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569" s="0" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="570">
+      <c r="A570" s="0" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571" s="0" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" s="0" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573" s="0" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574" s="0" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575" s="0" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576" s="0" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577" s="0" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578" s="0" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579" s="0" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" s="0" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581" s="0" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582" s="0" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583" s="0" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" s="0" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585" s="0" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="586">
+      <c r="A586" s="0" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="587">
+      <c r="A587" s="0" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="588">
+      <c r="A588" s="0" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="589">
+      <c r="A589" s="0" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="590">
+      <c r="A590" s="0" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="591">
+      <c r="A591" s="0" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="592">
+      <c r="A592" s="0" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="593">
+      <c r="A593" s="0" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="594">
+      <c r="A594" s="0" t="s">
+        <v>592</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <headerFooter/>
 </worksheet>
 </file>