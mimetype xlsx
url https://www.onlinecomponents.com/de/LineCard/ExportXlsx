--- v1 (2026-06-11)
+++ v2 (2026-08-06)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Manufacturer" sheetId="1" r:id="rId1"/>
     <sheet name="DataForFilters" sheetId="2" r:id="rId2" state="veryHidden"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="593" uniqueCount="593">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="600" uniqueCount="600">
   <si>
     <t>Name of suppliers</t>
   </si>
   <si>
     <t>3M</t>
   </si>
   <si>
     <t>3M Interconnect Solutions</t>
   </si>
   <si>
     <t>3M Touch Systems / TES</t>
   </si>
   <si>
     <t>ABB</t>
   </si>
   <si>
     <t>Abbatron / HH Smith</t>
   </si>
   <si>
     <t>ABLIC Inc</t>
   </si>
   <si>
     <t>Abracon</t>
   </si>
   <si>
@@ -188,50 +188,59 @@
   <si>
     <t>Amphenol Spectra-Strip</t>
   </si>
   <si>
     <t>Amphenol TPI</t>
   </si>
   <si>
     <t>Amphenol Tuchel</t>
   </si>
   <si>
     <t>Amprobe</t>
   </si>
   <si>
     <t>Anderson Power Products</t>
   </si>
   <si>
     <t>APEM Inc.</t>
   </si>
   <si>
     <t>APEX</t>
   </si>
   <si>
     <t>Aptiv (formerly Delphi)</t>
   </si>
   <si>
+    <t>Aptiv Connection Systems Services ITALIA SpA</t>
+  </si>
+  <si>
+    <t>Aptiv Services 2 France SAS</t>
+  </si>
+  <si>
+    <t>Aptiv Services Deutschland GmbH - Werk Neumarkt</t>
+  </si>
+  <si>
     <t>Arc Suppression Technologies</t>
   </si>
   <si>
     <t>Arcolectric (Bulgin)</t>
   </si>
   <si>
     <t>Arduino</t>
   </si>
   <si>
     <t>Aries Electronics, Inc.</t>
   </si>
   <si>
     <t>Armstrong / Apex</t>
   </si>
   <si>
     <t>Arrow Hart / Cooper</t>
   </si>
   <si>
     <t>Artesyn / Advanced Energy</t>
   </si>
   <si>
     <t>Assmann WSW Components</t>
   </si>
   <si>
     <t>Astrodyne TDI</t>
@@ -416,51 +425,51 @@
   <si>
     <t>Crouse-Hinds/Cooper</t>
   </si>
   <si>
     <t>Crouzet</t>
   </si>
   <si>
     <t>CTS Corporation</t>
   </si>
   <si>
     <t>CUI Inc.</t>
   </si>
   <si>
     <t>Curtis Industries</t>
   </si>
   <si>
     <t>Curtis Instruments</t>
   </si>
   <si>
     <t>Custom Connector</t>
   </si>
   <si>
     <t xml:space="preserve">Cutler-Hammer  / Eaton</t>
   </si>
   <si>
-    <t>Cvilux</t>
+    <t>CviLux</t>
   </si>
   <si>
     <t>CW Industries</t>
   </si>
   <si>
     <t>Cynergy3</t>
   </si>
   <si>
     <t>Cyntec</t>
   </si>
   <si>
     <t>Danaher</t>
   </si>
   <si>
     <t>Dantona</t>
   </si>
   <si>
     <t>Davies Molding LLC</t>
   </si>
   <si>
     <t>Delta DCDC</t>
   </si>
   <si>
     <t>Delta Power / Industrial Automation</t>
   </si>
@@ -479,74 +488,80 @@
   <si>
     <t>Dialight</t>
   </si>
   <si>
     <t>Diamond / Apex</t>
   </si>
   <si>
     <t>Dielectric Laboratories / Knowles</t>
   </si>
   <si>
     <t>Digi International</t>
   </si>
   <si>
     <t>Diotec Semiconductors</t>
   </si>
   <si>
     <t>DLP Design</t>
   </si>
   <si>
     <t>Dongan Transformers</t>
   </si>
   <si>
     <t>DOTCO/APEX</t>
   </si>
   <si>
+    <t>Dunbar</t>
+  </si>
+  <si>
     <t>Dura-Con / Cinch Connectivity Solutions</t>
   </si>
   <si>
     <t>Dynapar</t>
   </si>
   <si>
     <t>Eagle Signal</t>
   </si>
   <si>
     <t>EAO</t>
   </si>
   <si>
     <t>Eaton Electrical / Coiltronics / Bussmann</t>
   </si>
   <si>
     <t>Eaton Electronics / Bussmann</t>
   </si>
   <si>
-    <t>Eaton Emobility Transportation / Powerstor / Bussmann</t>
+    <t>Eaton eMobility Transportation / Bussmann</t>
   </si>
   <si>
     <t>Eaton Switzerland</t>
   </si>
   <si>
+    <t>Eaton Tripp Lite</t>
+  </si>
+  <si>
     <t>ebm-papst</t>
   </si>
   <si>
     <t>Eclipse Tools</t>
   </si>
   <si>
     <t>Ecliptek</t>
   </si>
   <si>
     <t>ECS INC. International</t>
   </si>
   <si>
     <t>EDAC</t>
   </si>
   <si>
     <t>EDSYN Inc.</t>
   </si>
   <si>
     <t>EECO</t>
   </si>
   <si>
     <t>EI Sensor Technologies</t>
   </si>
   <si>
     <t>Electrocube</t>
@@ -821,50 +836,53 @@
   <si>
     <t>Jonard Tools</t>
   </si>
   <si>
     <t>JT&amp;T Products</t>
   </si>
   <si>
     <t>Kessler-Ellis</t>
   </si>
   <si>
     <t>Kester</t>
   </si>
   <si>
     <t>Klein Tools</t>
   </si>
   <si>
     <t>Knowles</t>
   </si>
   <si>
     <t>Knowles Brands</t>
   </si>
   <si>
     <t>Labelmate</t>
   </si>
   <si>
+    <t>LAPP</t>
+  </si>
+  <si>
     <t>L-COM</t>
   </si>
   <si>
     <t>Ledtronics</t>
   </si>
   <si>
     <t>LEMO</t>
   </si>
   <si>
     <t>Leviton</t>
   </si>
   <si>
     <t>Linemaster Switch</t>
   </si>
   <si>
     <t>Linrose Electronics</t>
   </si>
   <si>
     <t>Littelfuse</t>
   </si>
   <si>
     <t>Littelfuse Commercial Vehicle Products</t>
   </si>
   <si>
     <t>Littelfuse Industrial Products</t>
@@ -1226,78 +1244,84 @@
   <si>
     <t>Qinex</t>
   </si>
   <si>
     <t>Qualtek Electronics</t>
   </si>
   <si>
     <t>Quam</t>
   </si>
   <si>
     <t>Quantic Paktron</t>
   </si>
   <si>
     <t>Quest Technology</t>
   </si>
   <si>
     <t>Radiall</t>
   </si>
   <si>
     <t>RAF</t>
   </si>
   <si>
     <t>RAFI INC</t>
   </si>
   <si>
+    <t>Ramxeed</t>
+  </si>
+  <si>
     <t>RCD Components</t>
   </si>
   <si>
     <t>REAN</t>
   </si>
   <si>
     <t>RECOM</t>
   </si>
   <si>
     <t>Rectron</t>
   </si>
   <si>
     <t>Rip-Tie</t>
   </si>
   <si>
+    <t>Rittal</t>
+  </si>
+  <si>
     <t>Rose and Krieger</t>
   </si>
   <si>
     <t>ROTH</t>
   </si>
   <si>
     <t>Rubycon America</t>
   </si>
   <si>
     <t>S R Components</t>
   </si>
   <si>
-    <t>Same Sky®’s</t>
+    <t>Same Sky®</t>
   </si>
   <si>
     <t>Samsung Electro-Mechanics</t>
   </si>
   <si>
     <t>Samtec</t>
   </si>
   <si>
     <t>Sanyo Denki / San Ace</t>
   </si>
   <si>
     <t>SANYO DENKI / SANMOTION</t>
   </si>
   <si>
     <t>SANYO DENKI / SANUPS - Power Solutions</t>
   </si>
   <si>
     <t>Schneider Electric</t>
   </si>
   <si>
     <t>Schneider Electric-Legacy Relays</t>
   </si>
   <si>
     <t>Schneider-Square D</t>
   </si>
@@ -1677,53 +1701,50 @@
     <t>Thomas &amp; Betts</t>
   </si>
   <si>
     <t>Thordarson</t>
   </si>
   <si>
     <t>Thyro / Advanced Energy</t>
   </si>
   <si>
     <t>Tigo Energy</t>
   </si>
   <si>
     <t>Top Flight</t>
   </si>
   <si>
     <t>Trek / Advanced Energy</t>
   </si>
   <si>
     <t>Triad Magnetics</t>
   </si>
   <si>
     <t>Tri-Mag LLC</t>
   </si>
   <si>
     <t>Triplett Test Equipment</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tripp Lite By Eaton</t>
   </si>
   <si>
     <t>Triton/ Molex LLC</t>
   </si>
   <si>
     <t>TRP Connector</t>
   </si>
   <si>
     <t>Trumeter Company</t>
   </si>
   <si>
     <t>TT Electronics/BI Magnetics</t>
   </si>
   <si>
     <t>U.S. TOYO Fan</t>
   </si>
   <si>
     <t>Ultravolt / Advanced Energy</t>
   </si>
   <si>
     <t>UTICA</t>
   </si>
   <si>
     <t>VCC - Visual Communications Company</t>
   </si>
@@ -1844,51 +1865,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" fillId="2" applyFill="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:A594"/>
+  <dimension ref="A1:A601"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>3</v>
       </c>
     </row>
@@ -4772,88 +4793,123 @@
         <v>579</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
         <v>592</v>
+      </c>
+    </row>
+    <row r="595">
+      <c r="A595" s="0" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="596">
+      <c r="A596" s="0" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="597">
+      <c r="A597" s="0" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="598">
+      <c r="A598" s="0" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="599">
+      <c r="A599" s="0" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="600">
+      <c r="A600" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="601">
+      <c r="A601" s="0" t="s">
+        <v>599</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <headerFooter/>
 </worksheet>
 </file>