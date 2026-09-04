--- v2 (2026-08-06)
+++ v3 (2026-09-04)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Manufacturer" sheetId="1" r:id="rId1"/>
     <sheet name="DataForFilters" sheetId="2" r:id="rId2" state="veryHidden"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="600" uniqueCount="600">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="601" uniqueCount="601">
   <si>
     <t>Name of suppliers</t>
   </si>
   <si>
     <t>3M</t>
   </si>
   <si>
     <t>3M Interconnect Solutions</t>
   </si>
   <si>
     <t>3M Touch Systems / TES</t>
   </si>
   <si>
     <t>ABB</t>
   </si>
   <si>
     <t>Abbatron / HH Smith</t>
   </si>
   <si>
     <t>ABLIC Inc</t>
   </si>
   <si>
     <t>Abracon</t>
   </si>
   <si>
@@ -71,53 +71,50 @@
   <si>
     <t>Advanced Energy</t>
   </si>
   <si>
     <t>Advanced Thermal Solutions, Inc</t>
   </si>
   <si>
     <t>Advantech</t>
   </si>
   <si>
     <t>AEM INC.</t>
   </si>
   <si>
     <t>Aeons Technologies</t>
   </si>
   <si>
     <t>Aero-Electric</t>
   </si>
   <si>
     <t>AI Next LLC</t>
   </si>
   <si>
     <t>AIM-Cambridge / Cinch Connectivity Solutions</t>
   </si>
   <si>
-    <t>Aishi Capacitor</t>
-[...1 lines deleted...]
-  <si>
     <t>Akro Mils</t>
   </si>
   <si>
     <t>Aleph America</t>
   </si>
   <si>
     <t>Allen / Apex</t>
   </si>
   <si>
     <t>Alpha Wire</t>
   </si>
   <si>
     <t>Alps Electric</t>
   </si>
   <si>
     <t>Altech</t>
   </si>
   <si>
     <t>Altran Magnetics</t>
   </si>
   <si>
     <t>American Beauty</t>
   </si>
   <si>
     <t>American Bright Optoelectronics</t>
@@ -320,53 +317,50 @@
   <si>
     <t>Bulgin</t>
   </si>
   <si>
     <t>C&amp;K Connect</t>
   </si>
   <si>
     <t>Cal Test</t>
   </si>
   <si>
     <t>Calmark Birtcher</t>
   </si>
   <si>
     <t>Calrad Electronics</t>
   </si>
   <si>
     <t>Campbell / Apex</t>
   </si>
   <si>
     <t>Capcom / Genteq</t>
   </si>
   <si>
     <t>Caplugs</t>
   </si>
   <si>
-    <t>Carling Technologies</t>
-[...1 lines deleted...]
-  <si>
     <t>Carlisle Interconnect Technologies</t>
   </si>
   <si>
     <t>Carlo Gavazzi</t>
   </si>
   <si>
     <t>Carol Cable</t>
   </si>
   <si>
     <t>Celduc</t>
   </si>
   <si>
     <t>Chargetek</t>
   </si>
   <si>
     <t>Chemi-Con</t>
   </si>
   <si>
     <t>Chemtronics</t>
   </si>
   <si>
     <t>Cherry</t>
   </si>
   <si>
     <t>Chilisin / Pulse</t>
@@ -551,51 +545,51 @@
   <si>
     <t>ECS INC. International</t>
   </si>
   <si>
     <t>EDAC</t>
   </si>
   <si>
     <t>EDSYN Inc.</t>
   </si>
   <si>
     <t>EECO</t>
   </si>
   <si>
     <t>EI Sensor Technologies</t>
   </si>
   <si>
     <t>Electrocube</t>
   </si>
   <si>
     <t>Electronic Devices Inc</t>
   </si>
   <si>
     <t>Electroswitch</t>
   </si>
   <si>
-    <t>ELKO</t>
+    <t>ELKO EP North America</t>
   </si>
   <si>
     <t>Elma Electronics</t>
   </si>
   <si>
     <t>EnerSys Energy Products, Inc</t>
   </si>
   <si>
     <t>EOS Power</t>
   </si>
   <si>
     <t>Epson America</t>
   </si>
   <si>
     <t>Erem Tools</t>
   </si>
   <si>
     <t>Essentra</t>
   </si>
   <si>
     <t>E-Switch</t>
   </si>
   <si>
     <t>E-T-A Engineering Technology</t>
   </si>
@@ -695,53 +689,50 @@
   <si>
     <t>Global Specialties</t>
   </si>
   <si>
     <t>Gowanda Electronics</t>
   </si>
   <si>
     <t>Gowanda-BTI</t>
   </si>
   <si>
     <t>Grayhill</t>
   </si>
   <si>
     <t>Greenlee</t>
   </si>
   <si>
     <t>Guardian Electric / Kelco</t>
   </si>
   <si>
     <t>HAKKO</t>
   </si>
   <si>
     <t>Hammond Manufacturing</t>
   </si>
   <si>
-    <t>Hartland Controls / Littelfuse</t>
-[...1 lines deleted...]
-  <si>
     <t>Harwin</t>
   </si>
   <si>
     <t>Hasco Relays</t>
   </si>
   <si>
     <t>Heinemann Electric Canada</t>
   </si>
   <si>
     <t>HellermannTyton</t>
   </si>
   <si>
     <t>Heyco Products</t>
   </si>
   <si>
     <t>Hirose Electric Americas</t>
   </si>
   <si>
     <t>HiTek Power / Advanced Energy</t>
   </si>
   <si>
     <t>HK PORTER</t>
   </si>
   <si>
     <t>Hobart Electronics</t>
@@ -860,59 +851,68 @@
   <si>
     <t>LAPP</t>
   </si>
   <si>
     <t>L-COM</t>
   </si>
   <si>
     <t>Ledtronics</t>
   </si>
   <si>
     <t>LEMO</t>
   </si>
   <si>
     <t>Leviton</t>
   </si>
   <si>
     <t>Linemaster Switch</t>
   </si>
   <si>
     <t>Linrose Electronics</t>
   </si>
   <si>
     <t>Littelfuse</t>
   </si>
   <si>
+    <t>Littelfuse / C&amp;K</t>
+  </si>
+  <si>
+    <t>Littelfuse / Carling Technologies</t>
+  </si>
+  <si>
+    <t>Littelfuse / Hartland Controls</t>
+  </si>
+  <si>
+    <t>Littelfuse Brands</t>
+  </si>
+  <si>
     <t>Littelfuse Commercial Vehicle Products</t>
   </si>
   <si>
     <t>Littelfuse Industrial Products</t>
   </si>
   <si>
-    <t>Littelfuse/C&amp;K</t>
-[...1 lines deleted...]
-  <si>
     <t>LOVATO Electric Inc.</t>
   </si>
   <si>
     <t>LPS Research</t>
   </si>
   <si>
     <t>Lufkin / APEX</t>
   </si>
   <si>
     <t>Lumberg Automation</t>
   </si>
   <si>
     <t>Lumex</t>
   </si>
   <si>
     <t>Luxtron / Advanced Energy</t>
   </si>
   <si>
     <t>Macromatic Industrial Controls</t>
   </si>
   <si>
     <t>Magnum / Cooper</t>
   </si>
   <si>
     <t>Maida/Songtian</t>
@@ -1131,50 +1131,53 @@
     <t>Paladin Tools</t>
   </si>
   <si>
     <t>Pan Pacific</t>
   </si>
   <si>
     <t>Panasonic</t>
   </si>
   <si>
     <t>PANASONIC / SUNX</t>
   </si>
   <si>
     <t>Panasonic Brands</t>
   </si>
   <si>
     <t>Panasonic Electronic Components</t>
   </si>
   <si>
     <t>PanaVise Products</t>
   </si>
   <si>
     <t>Pancon Connectors</t>
   </si>
   <si>
     <t>Panduit</t>
+  </si>
+  <si>
+    <t>Pasternack</t>
   </si>
   <si>
     <t>PCTEL</t>
   </si>
   <si>
     <t>P-Duke Technology, Inc.</t>
   </si>
   <si>
     <t>Peatech</t>
   </si>
   <si>
     <t>Peddinghau</t>
   </si>
   <si>
     <t>Pelican Cases</t>
   </si>
   <si>
     <t>PETERELEC</t>
   </si>
   <si>
     <t>Pfannenber</t>
   </si>
   <si>
     <t>Phihong</t>
   </si>
@@ -1865,51 +1868,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" fillId="2" applyFill="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:A601"/>
+  <dimension ref="A1:A602"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>3</v>
       </c>
     </row>
@@ -4828,88 +4831,93 @@
         <v>586</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
         <v>599</v>
+      </c>
+    </row>
+    <row r="602">
+      <c r="A602" s="0" t="s">
+        <v>600</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <headerFooter/>
 </worksheet>
 </file>