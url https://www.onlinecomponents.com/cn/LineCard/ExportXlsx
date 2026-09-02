--- v0 (2026-05-16)
+++ v1 (2026-09-02)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Manufacturer" sheetId="1" r:id="rId1"/>
     <sheet name="DataForFilters" sheetId="2" r:id="rId2" state="veryHidden"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="589" uniqueCount="589">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="601" uniqueCount="601">
   <si>
     <t>Name of suppliers</t>
   </si>
   <si>
     <t>3M</t>
   </si>
   <si>
     <t>3M Interconnect Solutions</t>
   </si>
   <si>
     <t>3M Touch Systems / TES</t>
   </si>
   <si>
     <t>ABB</t>
   </si>
   <si>
     <t>Abbatron / HH Smith</t>
   </si>
   <si>
     <t>ABLIC Inc</t>
   </si>
   <si>
     <t>Abracon</t>
   </si>
   <si>
@@ -71,53 +71,50 @@
   <si>
     <t>Advanced Energy</t>
   </si>
   <si>
     <t>Advanced Thermal Solutions, Inc</t>
   </si>
   <si>
     <t>Advantech</t>
   </si>
   <si>
     <t>AEM INC.</t>
   </si>
   <si>
     <t>Aeons Technologies</t>
   </si>
   <si>
     <t>Aero-Electric</t>
   </si>
   <si>
     <t>AI Next LLC</t>
   </si>
   <si>
     <t>AIM-Cambridge / Cinch Connectivity Solutions</t>
   </si>
   <si>
-    <t>Aishi Capacitor</t>
-[...1 lines deleted...]
-  <si>
     <t>Akro Mils</t>
   </si>
   <si>
     <t>Aleph America</t>
   </si>
   <si>
     <t>Allen / Apex</t>
   </si>
   <si>
     <t>Alpha Wire</t>
   </si>
   <si>
     <t>Alps Electric</t>
   </si>
   <si>
     <t>Altech</t>
   </si>
   <si>
     <t>Altran Magnetics</t>
   </si>
   <si>
     <t>American Beauty</t>
   </si>
   <si>
     <t>American Bright Optoelectronics</t>
@@ -188,54 +185,63 @@
   <si>
     <t>Amphenol Spectra-Strip</t>
   </si>
   <si>
     <t>Amphenol TPI</t>
   </si>
   <si>
     <t>Amphenol Tuchel</t>
   </si>
   <si>
     <t>Amprobe</t>
   </si>
   <si>
     <t>Anderson Power Products</t>
   </si>
   <si>
     <t>APEM Inc.</t>
   </si>
   <si>
     <t>APEX</t>
   </si>
   <si>
     <t>Aptiv (formerly Delphi)</t>
   </si>
   <si>
+    <t>Aptiv Connection Systems Services ITALIA SpA</t>
+  </si>
+  <si>
+    <t>Aptiv Services 2 France SAS</t>
+  </si>
+  <si>
+    <t>Aptiv Services Deutschland GmbH - Werk Neumarkt</t>
+  </si>
+  <si>
     <t>Arc Suppression Technologies</t>
   </si>
   <si>
-    <t>Arcolectric (Bulgin Ltd.)</t>
+    <t>Arcolectric (Bulgin)</t>
   </si>
   <si>
     <t>Arduino</t>
   </si>
   <si>
     <t>Aries Electronics, Inc.</t>
   </si>
   <si>
     <t>Armstrong / Apex</t>
   </si>
   <si>
     <t>Arrow Hart / Cooper</t>
   </si>
   <si>
     <t>Artesyn / Advanced Energy</t>
   </si>
   <si>
     <t>Assmann WSW Components</t>
   </si>
   <si>
     <t>Astrodyne TDI</t>
   </si>
   <si>
     <t>Astrodyne TDI/Filter Concepts</t>
   </si>
@@ -287,77 +293,74 @@
   <si>
     <t>BES Manufacturing</t>
   </si>
   <si>
     <t>BI Technologies/TT Electronics</t>
   </si>
   <si>
     <t>Binder-USA</t>
   </si>
   <si>
     <t>BlockMaster Electronics</t>
   </si>
   <si>
     <t>Bourns</t>
   </si>
   <si>
     <t>Boyd Laconia LLC</t>
   </si>
   <si>
     <t>Brady</t>
   </si>
   <si>
     <t>Bud Industries</t>
   </si>
   <si>
-    <t>Bulgin Limited</t>
+    <t>Bulgin</t>
   </si>
   <si>
     <t>C&amp;K Connect</t>
   </si>
   <si>
     <t>Cal Test</t>
   </si>
   <si>
     <t>Calmark Birtcher</t>
   </si>
   <si>
     <t>Calrad Electronics</t>
   </si>
   <si>
     <t>Campbell / Apex</t>
   </si>
   <si>
     <t>Capcom / Genteq</t>
   </si>
   <si>
     <t>Caplugs</t>
   </si>
   <si>
-    <t>Carling Technologies</t>
-[...1 lines deleted...]
-  <si>
     <t>Carlisle Interconnect Technologies</t>
   </si>
   <si>
     <t>Carlo Gavazzi</t>
   </si>
   <si>
     <t>Carol Cable</t>
   </si>
   <si>
     <t>Celduc</t>
   </si>
   <si>
     <t>Chargetek</t>
   </si>
   <si>
     <t>Chemi-Con</t>
   </si>
   <si>
     <t>Chemtronics</t>
   </si>
   <si>
     <t>Cherry</t>
   </si>
   <si>
     <t>Chilisin / Pulse</t>
@@ -416,51 +419,51 @@
   <si>
     <t>Crouse-Hinds/Cooper</t>
   </si>
   <si>
     <t>Crouzet</t>
   </si>
   <si>
     <t>CTS Corporation</t>
   </si>
   <si>
     <t>CUI Inc.</t>
   </si>
   <si>
     <t>Curtis Industries</t>
   </si>
   <si>
     <t>Curtis Instruments</t>
   </si>
   <si>
     <t>Custom Connector</t>
   </si>
   <si>
     <t xml:space="preserve">Cutler-Hammer  / Eaton</t>
   </si>
   <si>
-    <t>Cvilux</t>
+    <t>CviLux</t>
   </si>
   <si>
     <t>CW Industries</t>
   </si>
   <si>
     <t>Cynergy3</t>
   </si>
   <si>
     <t>Cyntec</t>
   </si>
   <si>
     <t>Danaher</t>
   </si>
   <si>
     <t>Dantona</t>
   </si>
   <si>
     <t>Davies Molding LLC</t>
   </si>
   <si>
     <t>Delta DCDC</t>
   </si>
   <si>
     <t>Delta Power / Industrial Automation</t>
   </si>
@@ -479,108 +482,114 @@
   <si>
     <t>Dialight</t>
   </si>
   <si>
     <t>Diamond / Apex</t>
   </si>
   <si>
     <t>Dielectric Laboratories / Knowles</t>
   </si>
   <si>
     <t>Digi International</t>
   </si>
   <si>
     <t>Diotec Semiconductors</t>
   </si>
   <si>
     <t>DLP Design</t>
   </si>
   <si>
     <t>Dongan Transformers</t>
   </si>
   <si>
     <t>DOTCO/APEX</t>
   </si>
   <si>
+    <t>Dunbar</t>
+  </si>
+  <si>
     <t>Dura-Con / Cinch Connectivity Solutions</t>
   </si>
   <si>
     <t>Dynapar</t>
   </si>
   <si>
     <t>Eagle Signal</t>
   </si>
   <si>
     <t>EAO</t>
   </si>
   <si>
     <t>Eaton Electrical / Coiltronics / Bussmann</t>
   </si>
   <si>
     <t>Eaton Electronics / Bussmann</t>
   </si>
   <si>
-    <t>Eaton Emobility Transportation / Powerstor / Bussmann</t>
+    <t>Eaton eMobility Transportation / Bussmann</t>
   </si>
   <si>
     <t>Eaton Switzerland</t>
   </si>
   <si>
+    <t>Eaton Tripp Lite</t>
+  </si>
+  <si>
     <t>ebm-papst</t>
   </si>
   <si>
     <t>Eclipse Tools</t>
   </si>
   <si>
     <t>Ecliptek</t>
   </si>
   <si>
     <t>ECS INC. International</t>
   </si>
   <si>
     <t>EDAC</t>
   </si>
   <si>
     <t>EDSYN Inc.</t>
   </si>
   <si>
     <t>EECO</t>
   </si>
   <si>
     <t>EI Sensor Technologies</t>
   </si>
   <si>
     <t>Electrocube</t>
   </si>
   <si>
     <t>Electronic Devices Inc</t>
   </si>
   <si>
     <t>Electroswitch</t>
   </si>
   <si>
-    <t>ELKO</t>
+    <t>ELKO EP North America</t>
   </si>
   <si>
     <t>Elma Electronics</t>
   </si>
   <si>
     <t>EnerSys Energy Products, Inc</t>
   </si>
   <si>
     <t>EOS Power</t>
   </si>
   <si>
     <t>Epson America</t>
   </si>
   <si>
     <t>Erem Tools</t>
   </si>
   <si>
     <t>Essentra</t>
   </si>
   <si>
     <t>E-Switch</t>
   </si>
   <si>
     <t>E-T-A Engineering Technology</t>
   </si>
@@ -680,53 +689,50 @@
   <si>
     <t>Global Specialties</t>
   </si>
   <si>
     <t>Gowanda Electronics</t>
   </si>
   <si>
     <t>Gowanda-BTI</t>
   </si>
   <si>
     <t>Grayhill</t>
   </si>
   <si>
     <t>Greenlee</t>
   </si>
   <si>
     <t>Guardian Electric / Kelco</t>
   </si>
   <si>
     <t>HAKKO</t>
   </si>
   <si>
     <t>Hammond Manufacturing</t>
   </si>
   <si>
-    <t>Hartland Controls / Littelfuse</t>
-[...1 lines deleted...]
-  <si>
     <t>Harwin</t>
   </si>
   <si>
     <t>Hasco Relays</t>
   </si>
   <si>
     <t>Heinemann Electric Canada</t>
   </si>
   <si>
     <t>HellermannTyton</t>
   </si>
   <si>
     <t>Heyco Products</t>
   </si>
   <si>
     <t>Hirose Electric Americas</t>
   </si>
   <si>
     <t>HiTek Power / Advanced Energy</t>
   </si>
   <si>
     <t>HK PORTER</t>
   </si>
   <si>
     <t>Hobart Electronics</t>
@@ -746,50 +752,53 @@
   <si>
     <t>HTK HONDA</t>
   </si>
   <si>
     <t>Hubbell</t>
   </si>
   <si>
     <t>HUBER+SUHNER</t>
   </si>
   <si>
     <t>ICC/Intervox</t>
   </si>
   <si>
     <t>ICO Rally</t>
   </si>
   <si>
     <t>Ideal Industries Inc</t>
   </si>
   <si>
     <t>IDEC Corporation</t>
   </si>
   <si>
     <t>ILSI</t>
   </si>
   <si>
+    <t>Impac / Advanced Energy</t>
+  </si>
+  <si>
     <t>IMS Connector Systems</t>
   </si>
   <si>
     <t>Infineon Technologies</t>
   </si>
   <si>
     <t>Insight SIP</t>
   </si>
   <si>
     <t>Integra Optics INC</t>
   </si>
   <si>
     <t>International Power</t>
   </si>
   <si>
     <t>Io Audio Technologies</t>
   </si>
   <si>
     <t>IRC/TT Electronics</t>
   </si>
   <si>
     <t>Isocom Components</t>
   </si>
   <si>
     <t>ITG Electronics, Inc.</t>
@@ -818,95 +827,110 @@
   <si>
     <t>Jonard Tools</t>
   </si>
   <si>
     <t>JT&amp;T Products</t>
   </si>
   <si>
     <t>Kessler-Ellis</t>
   </si>
   <si>
     <t>Kester</t>
   </si>
   <si>
     <t>Klein Tools</t>
   </si>
   <si>
     <t>Knowles</t>
   </si>
   <si>
     <t>Knowles Brands</t>
   </si>
   <si>
     <t>Labelmate</t>
   </si>
   <si>
+    <t>LAPP</t>
+  </si>
+  <si>
     <t>L-COM</t>
   </si>
   <si>
     <t>Ledtronics</t>
   </si>
   <si>
     <t>LEMO</t>
   </si>
   <si>
     <t>Leviton</t>
   </si>
   <si>
     <t>Linemaster Switch</t>
   </si>
   <si>
     <t>Linrose Electronics</t>
   </si>
   <si>
     <t>Littelfuse</t>
   </si>
   <si>
+    <t>Littelfuse / C&amp;K</t>
+  </si>
+  <si>
+    <t>Littelfuse / Carling Technologies</t>
+  </si>
+  <si>
+    <t>Littelfuse / Hartland Controls</t>
+  </si>
+  <si>
+    <t>Littelfuse Brands</t>
+  </si>
+  <si>
     <t>Littelfuse Commercial Vehicle Products</t>
   </si>
   <si>
     <t>Littelfuse Industrial Products</t>
   </si>
   <si>
-    <t>Littelfuse/C&amp;K</t>
-[...1 lines deleted...]
-  <si>
     <t>LOVATO Electric Inc.</t>
   </si>
   <si>
     <t>LPS Research</t>
   </si>
   <si>
     <t>Lufkin / APEX</t>
   </si>
   <si>
     <t>Lumberg Automation</t>
   </si>
   <si>
     <t>Lumex</t>
   </si>
   <si>
+    <t>Luxtron / Advanced Energy</t>
+  </si>
+  <si>
     <t>Macromatic Industrial Controls</t>
   </si>
   <si>
     <t>Magnum / Cooper</t>
   </si>
   <si>
     <t>Maida/Songtian</t>
   </si>
   <si>
     <t>Mallory</t>
   </si>
   <si>
     <t>Mallory Sonalert</t>
   </si>
   <si>
     <t>Manhattan Wire</t>
   </si>
   <si>
     <t>Marathon Special Products</t>
   </si>
   <si>
     <t>Marinco</t>
   </si>
   <si>
     <t>Marquardt Switches</t>
@@ -947,50 +971,53 @@
   <si>
     <t>Meritek Electronics</t>
   </si>
   <si>
     <t>Mersen/R-Theta</t>
   </si>
   <si>
     <t>METZ CONNECT</t>
   </si>
   <si>
     <t>MG Chemicals</t>
   </si>
   <si>
     <t>Microchip Technology</t>
   </si>
   <si>
     <t>Micron Industries</t>
   </si>
   <si>
     <t>Micronetics</t>
   </si>
   <si>
     <t>Middle Atlantic</t>
   </si>
   <si>
+    <t>Mikron / Advanced Energy</t>
+  </si>
+  <si>
     <t>MINEBEA</t>
   </si>
   <si>
     <t>Mitsumi</t>
   </si>
   <si>
     <t>MMD</t>
   </si>
   <si>
     <t>Mode Electronics</t>
   </si>
   <si>
     <t>ModICE / Cinch Connectivity Solutions</t>
   </si>
   <si>
     <t>Mogami</t>
   </si>
   <si>
     <t>Molex / Waldom</t>
   </si>
   <si>
     <t>Molex Industrial</t>
   </si>
   <si>
     <t>MOXA</t>
@@ -1106,50 +1133,53 @@
   <si>
     <t>Pan Pacific</t>
   </si>
   <si>
     <t>Panasonic</t>
   </si>
   <si>
     <t>PANASONIC / SUNX</t>
   </si>
   <si>
     <t>Panasonic Brands</t>
   </si>
   <si>
     <t>Panasonic Electronic Components</t>
   </si>
   <si>
     <t>PanaVise Products</t>
   </si>
   <si>
     <t>Pancon Connectors</t>
   </si>
   <si>
     <t>Panduit</t>
   </si>
   <si>
+    <t>Pasternack</t>
+  </si>
+  <si>
     <t>PCTEL</t>
   </si>
   <si>
     <t>P-Duke Technology, Inc.</t>
   </si>
   <si>
     <t>Peatech</t>
   </si>
   <si>
     <t>Peddinghau</t>
   </si>
   <si>
     <t>Pelican Cases</t>
   </si>
   <si>
     <t>PETERELEC</t>
   </si>
   <si>
     <t>Pfannenber</t>
   </si>
   <si>
     <t>Phihong</t>
   </si>
   <si>
     <t>Philmore Mfg.</t>
@@ -1208,84 +1238,93 @@
   <si>
     <t>Pulse Electronics</t>
   </si>
   <si>
     <t>Pulse Power</t>
   </si>
   <si>
     <t>PULSE Pulse Antenna</t>
   </si>
   <si>
     <t>Qinex</t>
   </si>
   <si>
     <t>Qualtek Electronics</t>
   </si>
   <si>
     <t>Quam</t>
   </si>
   <si>
     <t>Quantic Paktron</t>
   </si>
   <si>
     <t>Quest Technology</t>
   </si>
   <si>
+    <t>Radiall</t>
+  </si>
+  <si>
     <t>RAF</t>
   </si>
   <si>
     <t>RAFI INC</t>
   </si>
   <si>
+    <t>Ramxeed</t>
+  </si>
+  <si>
     <t>RCD Components</t>
   </si>
   <si>
     <t>REAN</t>
   </si>
   <si>
     <t>RECOM</t>
   </si>
   <si>
     <t>Rectron</t>
   </si>
   <si>
     <t>Rip-Tie</t>
   </si>
   <si>
+    <t>Rittal</t>
+  </si>
+  <si>
     <t>Rose and Krieger</t>
   </si>
   <si>
     <t>ROTH</t>
   </si>
   <si>
     <t>Rubycon America</t>
   </si>
   <si>
     <t>S R Components</t>
   </si>
   <si>
-    <t>Same Sky®’s</t>
+    <t>Same Sky®</t>
   </si>
   <si>
     <t>Samsung Electro-Mechanics</t>
   </si>
   <si>
     <t>Samtec</t>
   </si>
   <si>
     <t>Sanyo Denki / San Ace</t>
   </si>
   <si>
     <t>SANYO DENKI / SANMOTION</t>
   </si>
   <si>
     <t>SANYO DENKI / SANUPS - Power Solutions</t>
   </si>
   <si>
     <t>Schneider Electric</t>
   </si>
   <si>
     <t>Schneider Electric-Legacy Relays</t>
   </si>
   <si>
     <t>Schneider-Square D</t>
   </si>
@@ -1665,53 +1704,50 @@
     <t>Thomas &amp; Betts</t>
   </si>
   <si>
     <t>Thordarson</t>
   </si>
   <si>
     <t>Thyro / Advanced Energy</t>
   </si>
   <si>
     <t>Tigo Energy</t>
   </si>
   <si>
     <t>Top Flight</t>
   </si>
   <si>
     <t>Trek / Advanced Energy</t>
   </si>
   <si>
     <t>Triad Magnetics</t>
   </si>
   <si>
     <t>Tri-Mag LLC</t>
   </si>
   <si>
     <t>Triplett Test Equipment</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tripp Lite By Eaton</t>
   </si>
   <si>
     <t>Triton/ Molex LLC</t>
   </si>
   <si>
     <t>TRP Connector</t>
   </si>
   <si>
     <t>Trumeter Company</t>
   </si>
   <si>
     <t>TT Electronics/BI Magnetics</t>
   </si>
   <si>
     <t>U.S. TOYO Fan</t>
   </si>
   <si>
     <t>Ultravolt / Advanced Energy</t>
   </si>
   <si>
     <t>UTICA</t>
   </si>
   <si>
     <t>VCC - Visual Communications Company</t>
   </si>
@@ -1832,51 +1868,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" fillId="2" applyFill="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:A590"/>
+  <dimension ref="A1:A602"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>3</v>
       </c>
     </row>
@@ -4740,88 +4776,148 @@
         <v>575</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
+      </c>
+    </row>
+    <row r="591">
+      <c r="A591" s="0" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="592">
+      <c r="A592" s="0" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="593">
+      <c r="A593" s="0" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="594">
+      <c r="A594" s="0" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="595">
+      <c r="A595" s="0" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="596">
+      <c r="A596" s="0" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="597">
+      <c r="A597" s="0" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="598">
+      <c r="A598" s="0" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="599">
+      <c r="A599" s="0" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="600">
+      <c r="A600" s="0" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="601">
+      <c r="A601" s="0" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="602">
+      <c r="A602" s="0" t="s">
+        <v>600</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <headerFooter/>
 </worksheet>
 </file>